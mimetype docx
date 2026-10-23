--- v0 (2026-06-14)
+++ v1 (2026-10-23)
@@ -6,392 +6,426 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CD1F414" w14:textId="3447753D" w:rsidR="00145FD2" w:rsidRPr="00AC2B83" w:rsidRDefault="005167DE" w:rsidP="00AC2B83">
+    <w:p w14:paraId="2CD1F414" w14:textId="3447753D" w:rsidR="00C94679" w:rsidRPr="00AC2B83" w:rsidRDefault="005167DE" w:rsidP="00AC2B83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Guide to preparing a support worker letter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC2C8EB" w14:textId="0AEE46C5" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="00C74E06">
+    <w:p w14:paraId="0EC2C8EB" w14:textId="1FED222C" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="00C74E06">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:color w:val="003A70"/>
           <w:kern w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:color w:val="003A70"/>
           <w:kern w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Support worker letters can be included as part of the evidence provided when requesting access to the NDIS. This is an opportunity for the support worker to summarise their observations </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5985">
+        <w:t xml:space="preserve">Support worker letters can be included as part of the evidence provided </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1931">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:color w:val="003A70"/>
           <w:kern w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5985" w:rsidRPr="005167DE">
+        <w:t>with a request to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:color w:val="003A70"/>
           <w:kern w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005167DE">
+        <w:t xml:space="preserve"> access to the NDIS. This is an opportunity for the support worker to summarise their observations </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5985">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:color w:val="003A70"/>
           <w:kern w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5985" w:rsidRPr="005167DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:color w:val="003A70"/>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:color w:val="003A70"/>
+          <w:kern w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">how mental health conditions impact the life of a person that they have been working with, and to provide more information or clarity to the evidence provided with the access request. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C32975" w14:textId="639EA789" w:rsidR="00B3372D" w:rsidRPr="00AC2B83" w:rsidRDefault="005167DE" w:rsidP="00C74E06">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Why are support worker letters important?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4D3ECB" w14:textId="1CEE1F2A" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+    <w:p w14:paraId="6F4D3ECB" w14:textId="0D6951B6" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">One of the main benefits of </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="008577E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>well written</w:t>
-[...23 lines deleted...]
-          <w:t>ort worker letters</w:t>
+          <w:t>well written support worker letters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="008D6310">
         <w:t xml:space="preserve">that they </w:t>
       </w:r>
       <w:r w:rsidR="0094518C">
         <w:t>provide a snapshot of the evidence that has been gathered</w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
         <w:t xml:space="preserve"> and are a cover letter for the application</w:t>
       </w:r>
       <w:r w:rsidR="0094518C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
-        <w:t xml:space="preserve"> When read </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">alongside </w:t>
+        <w:t xml:space="preserve"> When read alongside </w:t>
       </w:r>
       <w:r w:rsidR="0094518C">
-        <w:t>the completed Evidence of psychosocial disability form</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> they can help an access assessor clearly see how mental health conditions impact a person’s life. They </w:t>
+        <w:t xml:space="preserve">the completed Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00430954">
+        <w:t>Psychosocial Disability Form,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:t xml:space="preserve"> they can help </w:t>
+      </w:r>
+      <w:r w:rsidR="00487E76">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00487E76" w:rsidRPr="005167DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:t xml:space="preserve">assessor clearly see how mental health conditions impact a person’s life. They </w:t>
       </w:r>
       <w:r w:rsidR="0094518C">
         <w:t>also let the assessor know what to expect from the application, what information has been gathered, who provided the information and any gaps or inconsistencies that need to be clarified</w:t>
       </w:r>
       <w:r w:rsidR="005403DE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39139077" w14:textId="6209353C" w:rsidR="00B3372D" w:rsidRDefault="005167DE" w:rsidP="00320A16">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What information </w:t>
       </w:r>
       <w:r w:rsidR="0094518C">
         <w:t xml:space="preserve">could </w:t>
       </w:r>
       <w:r>
         <w:t>be included?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F15618" w14:textId="164C394F" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="0094518C" w:rsidP="005167DE">
+    <w:p w14:paraId="4C27A2AC" w14:textId="77777777" w:rsidR="00430954" w:rsidRDefault="00C5779D" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
-        <w:t>Your role</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5779D">
+        <w:t>Your role and qualifications (including lived experience and/or formal qualifications), the length of time you have worked with the person, and the type of support you provid</w:t>
       </w:r>
       <w:r>
-        <w:t>how long you have been working with the person</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="0CB6C506" w14:textId="53DA6B1D" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="0094518C" w:rsidP="005167DE">
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB6C506" w14:textId="2912AA9A" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="0094518C" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t>A list of o</w:t>
       </w:r>
       <w:r w:rsidR="005167DE" w:rsidRPr="005167DE">
         <w:t xml:space="preserve">ther supports the person accesses in mainstream and </w:t>
       </w:r>
       <w:r>
         <w:t>community health</w:t>
       </w:r>
       <w:r w:rsidR="005167DE" w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB11FF0" w14:textId="77777777" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t>A description of informal supports (family, friends, others) and how they support the person, particularly noting where this support is essential for daily living (e.g., person would face substantial difficulty without the support)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596FEC6A" w14:textId="7247AC7B" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">A description of the way that the person’s mental health condition impacts their everyday life focusing on the </w:t>
       </w:r>
       <w:r w:rsidR="002C5985">
         <w:t xml:space="preserve">NDIS life </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t>domains affected</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737CFE92" w14:textId="732C1B75" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+    <w:p w14:paraId="737CFE92" w14:textId="36C427EC" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
-        <w:t xml:space="preserve">Anything else that you think is helpful to ensure the access assessor </w:t>
+        <w:t xml:space="preserve">Anything else that you think is helpful to ensure the assessor </w:t>
       </w:r>
       <w:r w:rsidR="00863DE0">
         <w:t xml:space="preserve">can navigate the evidence that has been provided (e.g. </w:t>
       </w:r>
       <w:r w:rsidR="0022488D">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00863DE0">
         <w:t xml:space="preserve">efer to page </w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00863DE0">
         <w:t xml:space="preserve"> where clinician A has stated…..)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677A3B6B" w14:textId="1FB381E2" w:rsidR="00863DE0" w:rsidRDefault="00863DE0" w:rsidP="00863DE0">
+    <w:p w14:paraId="677A3B6B" w14:textId="0D6E1EDC" w:rsidR="00863DE0" w:rsidRDefault="00863DE0" w:rsidP="00863DE0">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
       </w:pPr>
       <w:r>
         <w:t>Any other information that</w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
         <w:t xml:space="preserve"> you think would</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be helpful to </w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
-        <w:t xml:space="preserve">ensure the access assessor can get a clear picture of the person’s life and to </w:t>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5779D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="008577E3">
+        <w:t xml:space="preserve"> assessor can get a clear picture of the person’s life and to </w:t>
       </w:r>
       <w:r>
         <w:t>assess the</w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
         <w:t>ir</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  functional capacity</w:t>
+        <w:t xml:space="preserve"> functional capacity</w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265E64F6" w14:textId="004E11B9" w:rsidR="0022488D" w:rsidRDefault="0022488D" w:rsidP="0022488D">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>It is not necessary to include any details relating to trauma histories or abuse</w:t>
       </w:r>
       <w:r w:rsidR="00917876">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">information about other health issues that do not meet disability criteria or suggestions for support needs. Further tips for best practice when providing evidence are provided in our </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="0022488D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online training modules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D78FD81" w14:textId="77777777" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Using this template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9243DD" w14:textId="6A2F1EC5" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+    <w:p w14:paraId="1F9243DD" w14:textId="09F83D1C" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This document is a guide to help you put together a support worker letter and consider the type of information you might want to include. The </w:t>
       </w:r>
-      <w:r w:rsidR="00863DE0">
-        <w:t xml:space="preserve">italicized </w:t>
+      <w:r w:rsidR="00C5779D">
+        <w:t xml:space="preserve">italicised </w:t>
       </w:r>
       <w:r w:rsidR="008577E3">
         <w:t>text</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> give some guidance for organising the information and should be removed for the final version.  If a section doesn’t apply to your application or you want to add more sections, please add/remove as required. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19DA1265" w14:textId="47BF1400" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+        <w:t xml:space="preserve"> give</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5779D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> some guidance for organising the information and should be removed for the final version.  If a section doesn’t apply to your application or you want to add more sections, please add/remove as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DA1265" w14:textId="134D0AD4" w:rsidR="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Remember </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> the NDIS is designed to support </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5779D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5779D" w:rsidRPr="005167DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS is designed to support </w:t>
       </w:r>
       <w:r w:rsidR="002C5985">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the specific</w:t>
       </w:r>
       <w:r w:rsidR="002C5985" w:rsidRPr="005167DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>needs</w:t>
       </w:r>
       <w:r w:rsidR="002C5985">
         <w:rPr>
           <w:b/>
@@ -611,122 +645,140 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Include any comments that are relevant to understanding the evidence provided </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or expand on the context for the person </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t>e.g., difficulties with service engagement, discrepancies in the evidence and why these occur</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D97F519" w14:textId="30A39CF1" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Current supports </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A2AA8F" w14:textId="4F5FDB09" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+    <w:p w14:paraId="29A2AA8F" w14:textId="54A2A2EE" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">I have been working with </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[person’s name]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[xx months/years]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> in my role as </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
-        <w:t>[role]</w:t>
+        <w:t>[role</w:t>
+      </w:r>
+      <w:r w:rsidR="00474D83">
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+        <w:t>. Include all of your relevant qualifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F">
-        <w:t xml:space="preserve"> for [</w:t>
+        <w:t>for [</w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F" w:rsidRPr="008D6310">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>program/organisation</w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F" w:rsidRPr="008D6310">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> Through this </w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F">
         <w:t>work</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[person’s name]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
-        <w:t xml:space="preserve"> currently receives </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00474D83">
+        <w:t>has been receiving</w:t>
+      </w:r>
+      <w:r w:rsidR="00474D83" w:rsidRPr="005167DE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[describe support type]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> support for </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[number]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> hours per </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[week/month]</w:t>
       </w:r>
@@ -790,95 +842,113 @@
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t>And</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> [describe informal networks and support e.g., lives with partner who supports person to……]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D615274" w14:textId="77777777" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Functional capacity </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42552A8B" w14:textId="69E1652F" w:rsidR="003416AB" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+    <w:p w14:paraId="42552A8B" w14:textId="01615107" w:rsidR="003416AB" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Throughout the time I have been working with </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[person’s name]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
-        <w:t xml:space="preserve">, it has become evident to me that </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5779D">
+        <w:t>I have observed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[mental health condition]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> significantly impacts on the </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve">[person’s name] </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">ability to function at home and in the community on a daily basis. The attached </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of psychosocial disability form, LSP-16 assessment, other functional </w:t>
+        <w:t xml:space="preserve">Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00430954">
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+        <w:t>Psychosocial Disability Form</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3E1F">
+        <w:rPr>
+          <w:rStyle w:val="SubtitleChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, LSP-16 assessment, other functional </w:t>
       </w:r>
       <w:r w:rsidR="002C5985">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>assessments,</w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> or reports</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">document </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
@@ -888,62 +958,62 @@
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> day-to-day </w:t>
       </w:r>
       <w:r w:rsidRPr="008577E3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>difficulties</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> [note. If there is a discrepancy between </w:t>
       </w:r>
       <w:r w:rsidR="007B3E1F">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>assessments and your observations of the person because, for example, they lack insight into the impact of their mental health condition, comment on that here]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A50096" w14:textId="53F6E8FE" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Based on these assessments, and my experience working with </w:t>
       </w:r>
       <w:r w:rsidRPr="003416AB">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[person’s name]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> I believe that they have substantial difficulty in the following domain</w:t>
       </w:r>
       <w:r w:rsidRPr="003416AB">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[s]</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> as a result of their mental health condition </w:t>
       </w:r>
       <w:r w:rsidRPr="003416AB">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[remove those not relevant]</w:t>
@@ -1002,142 +1072,202 @@
     </w:p>
     <w:p w14:paraId="5A5E011C" w14:textId="77777777" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t>Self-care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635D82C9" w14:textId="77777777" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Mobility </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51072FAD" w14:textId="0D7FEB84" w:rsidR="00C05B9E" w:rsidRDefault="005167DE" w:rsidP="005167DE">
+    <w:p w14:paraId="51072FAD" w14:textId="7E5174F6" w:rsidR="00C05B9E" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Additional information pertaining to these domains is provided in section </w:t>
       </w:r>
       <w:r w:rsidR="00C05B9E">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00C05B9E" w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
-        <w:t xml:space="preserve">of the Evidence of psychosocial disability form </w:t>
+        <w:t xml:space="preserve">of the Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00430954">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00430954" w:rsidRPr="005167DE">
+        <w:t xml:space="preserve">sychosocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00430954">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00430954" w:rsidRPr="005167DE">
+        <w:t xml:space="preserve">isability </w:t>
+      </w:r>
+      <w:r w:rsidR="00430954">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005167DE">
+        <w:t xml:space="preserve">orm </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B9E" w:rsidRPr="008D6310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[and further clarity </w:t>
       </w:r>
       <w:r w:rsidR="00C05B9E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B9E" w:rsidRPr="008D6310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B9E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05B9E" w:rsidRPr="008D6310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EA1535" w14:textId="77777777" w:rsidR="00C05B9E" w:rsidRPr="00C05B9E" w:rsidRDefault="00C05B9E" w:rsidP="008D6310"/>
+    <w:p w14:paraId="4F7FA625" w14:textId="1C1DF9DA" w:rsidR="00C05B9E" w:rsidRPr="008577E3" w:rsidRDefault="00C05B9E" w:rsidP="00C05B9E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008577E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the level of detail you have provided when completing Question 6 of the Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00430954" w:rsidRPr="008577E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Psychosocial Disability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008577E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C05B9E" w:rsidRPr="008D6310">
-[...62 lines deleted...]
-        <w:t>Depending on the level of detail you have provided when completing Question 6 of the Evidence of psychosocial disability form</w:t>
+      <w:r w:rsidR="00430954">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00430954" w:rsidRPr="008577E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orm </w:t>
       </w:r>
       <w:r w:rsidR="0022488D" w:rsidRPr="008577E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> part B</w:t>
+        <w:t>part B</w:t>
+      </w:r>
+      <w:r w:rsidR="00430954">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008577E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you may want to also w</w:t>
       </w:r>
       <w:r w:rsidR="005167DE" w:rsidRPr="008577E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rite one paragraph per</w:t>
       </w:r>
       <w:r w:rsidRPr="008577E3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
@@ -1271,51 +1401,56 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t>Us</w:t>
       </w:r>
       <w:r w:rsidR="00C05B9E">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> examples e.g., Frank is very anxious when going out in </w:t>
       </w:r>
       <w:r w:rsidR="00EB6882" w:rsidRPr="005167DE">
         <w:t>public,</w:t>
       </w:r>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve"> if people try to talk to him he x,y,z…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D026AE" w14:textId="77777777" w:rsidR="005167DE" w:rsidRPr="003416AB" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
+    <w:p w14:paraId="52549272" w14:textId="77777777" w:rsidR="00C5779D" w:rsidRDefault="00C5779D" w:rsidP="00EB6882">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D026AE" w14:textId="6F134BEC" w:rsidR="005167DE" w:rsidRPr="003416AB" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="003416AB">
         <w:t>Concluding statements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74074EEC" w14:textId="27A3D6A5" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="005167DE">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">As you can see from the information provided </w:t>
       </w:r>
       <w:r w:rsidRPr="003416AB">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[insert your conclusion</w:t>
       </w:r>
       <w:r w:rsidR="00043D2A">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding how the person meets the access criteria</w:t>
@@ -1333,66 +1468,117 @@
     <w:p w14:paraId="33560F6E" w14:textId="013BAD8C" w:rsidR="00C05B9E" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="00EB6882">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t xml:space="preserve">Kind regards, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A675D3D" w14:textId="77777777" w:rsidR="005167DE" w:rsidRPr="005167DE" w:rsidRDefault="005167DE" w:rsidP="003416AB">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t>[your name and signature]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2915BFBF" w14:textId="0826BB8B" w:rsidR="009B5A75" w:rsidRDefault="005167DE" w:rsidP="003416AB">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="005167DE">
         <w:t>[your contact details]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7CEAFE" w14:textId="2FB231CB" w:rsidR="00043D2A" w:rsidRDefault="00043D2A" w:rsidP="003416AB">
+    <w:p w14:paraId="0DD14C04" w14:textId="77777777" w:rsidR="00C5779D" w:rsidRDefault="00C5779D" w:rsidP="003416AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="796FB3AB" w14:textId="77777777" w:rsidR="00C5779D" w:rsidRDefault="00C5779D" w:rsidP="003416AB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A89D43" w14:textId="77777777" w:rsidR="00C5779D" w:rsidRDefault="00C5779D" w:rsidP="003416AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744F6B9C" w14:textId="77777777" w:rsidR="00C5779D" w:rsidRDefault="00C5779D" w:rsidP="003416AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3547FEE7" w14:textId="77777777" w:rsidR="00C5779D" w:rsidRDefault="00C5779D" w:rsidP="003416AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7CEAFE" w14:textId="51D00B22" w:rsidR="00043D2A" w:rsidRDefault="00043D2A" w:rsidP="003416AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Attachments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699231F3" w14:textId="2676909A" w:rsidR="00C05B9E" w:rsidRPr="008D6310" w:rsidRDefault="00043D2A" w:rsidP="00043D2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6310">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">list the documents provided as evidence for the application (e.g., Evidence of </w:t>
@@ -1428,239 +1614,807 @@
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6310">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Consent form signed by [applicant’s name] stating [details of the consent].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A2F864" w14:textId="151FF045" w:rsidR="003416AB" w:rsidRDefault="003416AB" w:rsidP="003416AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell Nova" w:hAnsi="Rockwell Nova"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F163D4" w14:textId="2E8EB8C9" w:rsidR="003416AB" w:rsidRPr="0022488D" w:rsidRDefault="0022488D" w:rsidP="0022488D">
+    <w:p w14:paraId="2812FA4E" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158AAC30" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0685E702" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307AFB90" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B5739E" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA6E425" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672F84AB" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48030D11" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CD6DDE" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CA9715" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E93885" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F224B04" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3392B8DD" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DEECFB" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45138A8C" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD81A8E" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CCA1DF" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABE43D2" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696F353E" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFA43E7" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1419A76A" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07802E6D" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2D5D5B" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B47963C" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF9EB03" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34934E59" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3D76F5" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A176963" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FA3C62" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D964BA0" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CCE94C" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBFA901" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE6BD69" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149EEAAC" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46676C86" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F77C0B3" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A71A3A" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6540A995" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0655E18F" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467552F6" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7951F2CE" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A366C1B" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FCC09E" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB65A5A" w14:textId="77777777" w:rsidR="003E34AE" w:rsidRDefault="003E34AE" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F163D4" w14:textId="1F989A45" w:rsidR="003416AB" w:rsidRPr="0022488D" w:rsidRDefault="0022488D" w:rsidP="0022488D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3000"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0022488D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclaimer: The information contained in this publication is correct at the time of publishing (</w:t>
       </w:r>
-      <w:r w:rsidR="001A5B46">
-[...6 lines deleted...]
-        <w:t>September</w:t>
+      <w:r w:rsidR="003E34AE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:color w:val="7A4282"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="0022488D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:color w:val="7A4282"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2020). The information provided in this document should not be relied on instead of other legal, medical, financial, or professional advice.  </w:t>
+        <w:t xml:space="preserve">). The information provided in this document should not be relied on instead of other legal, medical, financial, or professional advice.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003416AB" w:rsidRPr="0022488D" w:rsidSect="00CE4E35">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="2578" w:right="1138" w:bottom="1138" w:left="1138" w:header="1066" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D908D04" w14:textId="77777777" w:rsidR="00B43DFB" w:rsidRDefault="00B43DFB" w:rsidP="000E3FA4">
+    <w:p w14:paraId="59AA7CE5" w14:textId="77777777" w:rsidR="00595F05" w:rsidRDefault="00595F05" w:rsidP="000E3FA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="760B0146" w14:textId="77777777" w:rsidR="00B43DFB" w:rsidRDefault="00B43DFB" w:rsidP="000E3FA4">
+    <w:p w14:paraId="46BFFFA2" w14:textId="77777777" w:rsidR="00595F05" w:rsidRDefault="00595F05" w:rsidP="000E3FA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
-    <w:altName w:val="Arial"/>
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell Nova Bold">
     <w:altName w:val="Rockwell Nova"/>
-    <w:panose1 w:val="02060803020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="810002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell Nova">
-    <w:panose1 w:val="02060503020205020403"/>
+    <w:altName w:val="Rockwell Nova"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell Nova Light">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="377"/>
       <w:gridCol w:w="6046"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E5C12" w:rsidRPr="00CE4E35" w14:paraId="537EB9D4" w14:textId="77777777" w:rsidTr="00AB3287">
@@ -1855,51 +2609,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="377"/>
       <w:gridCol w:w="6046"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CE4E35" w:rsidRPr="00CE4E35" w14:paraId="6E710672" w14:textId="77777777" w:rsidTr="00CE4E35">
@@ -2114,70 +2868,70 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4269D7CE" w14:textId="77777777" w:rsidR="00B43DFB" w:rsidRDefault="00B43DFB" w:rsidP="000E3FA4">
+    <w:p w14:paraId="159F5531" w14:textId="77777777" w:rsidR="00595F05" w:rsidRDefault="00595F05" w:rsidP="000E3FA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2994E0DE" w14:textId="77777777" w:rsidR="00B43DFB" w:rsidRDefault="00B43DFB" w:rsidP="000E3FA4">
+    <w:p w14:paraId="760F4118" w14:textId="77777777" w:rsidR="00595F05" w:rsidRDefault="00595F05" w:rsidP="000E3FA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62745AA0" w14:textId="0DCB9546" w:rsidR="004F1750" w:rsidRDefault="00EB6882">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="562A580C" wp14:editId="15FC872D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-341459</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="960120" cy="973455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2525,51 +3279,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="6BA17AD3" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:-26.25pt;margin-top:-9pt;width:377.25pt;height:480.95pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="4791456,6108192" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDs4FycwgUAAK8tAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/4HQxwGL9S47iFMEKTIM&#10;CNqgydD2IyNTsQBJ1EgmdvbrdyQl55wmEe0MRZfqi01J90LePXek5efo3bquyB0TsuTN3AsOfI+w&#10;JueLsrmZe39dnf0+9YhUtFnQijds7t0z6b07/vWXo1V7yEK+5NWCCQJGGnm4aufeUqn2cDKR+ZLV&#10;VB7wljXwsOCipgouxc1kIegKrNfVJPT9dLLiYtEKnjMp4e57+9A7NvaLguXqY1FIpkg192BuynwK&#10;83mtPyfHR/TwRtB2WebdNOges6hp2YDTjan3VFFyK8pvTNVlLrjkhTrIeT3hRVHmzKwBVhP4j1Zz&#10;uaQtM2uB4Mh2Eyb535nNP9xdCFIu5l4E4WloDTn6BFGjzU3FSDjVAVq18hDkLtsL0V1JGOrVrgtR&#10;629YB1mboN5vgsrWiuRwM85mgZ8lHsnhWRr4Uz9NtNXJg3p+K9UfjBtT9O5cKpuVBYxMTBfdxHLe&#10;NLJU7AtMtagrSNRvE+KTFdE+4iTtsvlY/Ou2+JLoWQSz8BnxLwGy3lke9oGVfDLoI9zHB1bq1jDs&#10;KUKeHGKFxZ19xLv52BYfjNV2+nbKdjLLMhOiIA7SmVPC48yPfYdAfZvwF33g3DmDCiu5LQWnz9kN&#10;VkoDs4zhoG0ncTArWNzZB3SNXeoci7uF6xXQCtIkSabT4UBhoMQjunQhDgcNw8WhGLH490CXc/JH&#10;gHXbtFs94k70U7evMJtlQeqwd6W7tUgsPoI4SYcPdv+XPThMo2QaRcML+t690rkfY2w69Hws7lwu&#10;2W7lgsXHcnl75RKP5fLirxaMf4eSxOJjuby9cknGchnL5Zm3KF/x71z7BuzFWOFzlfNRHyv9yL8o&#10;7GHsBywX54MSPl05dH4sPnb+sfO7vkXEr+ymaZom2fAWg3WiaTZ1eseLAbojnp1rBh9/HHxg8bFm&#10;xprZp2aCMI5C32Gj2SqaOPKzIBp+CzsWDXEuTHz8eUOv+Z1PMvjVrfMrH/wuyhnKWClyhTLGv0Nv&#10;xuLO/f8V5eIMs1f9oRDPIDOm7N3/AI/TLJk67MoY/2GcJsNu8GF+r18ADv+zY1TuCWUTquHVYFTu&#10;CeUwzqJ02BPG5u5QDoKZQ9xeBWVHmL0KymGSzeyfryOUX6C+YPzvRef4yaH8BMyAuHTTU5Posmcr&#10;5eumoyvBiAB9ShOhNHup5VJzozB3CYhQ/SVwkywXCrS09IAyNFmsHOykDP0WKxv+EyzGzTMACStH&#10;O3mG3oiV452Uod1h5Z485jZt6GNY2VDE+jXb7y5rAkhvmiRYGZKg8giQBIVHgCR4rWcLeaRKJ7sf&#10;kpWltunaI0vLbNOcMv285nfsihtJ9cCLC1IDpm7tDzJVg2Vju9+aaetttBPvhfrv1hjudk0j3AOp&#10;l+i/rWS39xlJRH+DEPRy/beV78reyEex2ZhenAn0cogznJT09uIguR2M3ndecclsPehwG5LgJu46&#10;XYgoKHlVLs7KqtJxNnxRdloJckchiWodmETQql1Seyvy/X5eG2Fjf8tOZYqw4dqunYe+M9EMSMt5&#10;NCN1XzHttWo+sQLIk1DeNvEby9YnzXPWKDsVuaQLZm8nMJWn52IMassF+N/Y7gxoSuzDEnvbdpad&#10;vFZlhvW6UbZN6JmJWeWNhvHMG7VRrsuGCxPJRwYqWFXn2cr3QbKh0VG65ot7oJYKbjm3ss3PSiHV&#10;OZXqggrgbgJkgDisPsJHUXEoJ6gaM4J64uKfp+5reeC+wlOPrIC0O/fk37dUMI9UfzbAigUWaAxm&#10;lbmIkyyEC4GfXOMnzW19ygEt0FRhdmao5VXVDwvB68/ALz7RXuERbXLwDc1bQWewF6cKruERMJRz&#10;dnJixsDsBdCeN5dtro3rqLaw8qv1ZypaooeAUKDHfuA9wZce9rRXAPmDrNZs+Mmt4kWpObEGhzau&#10;3QWwgmG0RTvG10bqgWd9/C8AAAD//wMAUEsDBBQABgAIAAAAIQB2U/7M4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq96SZpbTVmI1JoBQ+CUSje1uyYhGZnQ3aj6b/v9NTe&#10;3mM+3ryXrUbbiiv2vnGkIJ5GIJBKZxqqFBwP75M5CB80Gd06QgXf6GGV399lOjXuRnu8FqESHEI+&#10;1QrqELpUSl/WaLWfug6JbxfXWx3Y9pU0vb5xuG1lEkUv0uqG+EOtO3yrsfwqBqvgMlB8+jgW+816&#10;G7r+sNtsK/xU6vFhXC9BBBzDHwy/9bk65Nzp7AYyXrQKJrNkxiiLeM6jmHiNEhZnBYvnpwXIPJP/&#10;N+Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOzgXJzCBQAAry0AAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHZT/sziAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAHAgAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAArCQAAAAA=&#10;" o:allowincell="f" path="m,1625798l4467587,2465,4791456,,2635835,6108192,1243205,3424736,,2791190,,1625798xe" fillcolor="black [3213]" stroked="f" strokeweight="2pt">
               <v:fill opacity="2056f"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1625764;4467232,2465;4791075,0;2635625,6108065;1243106,3424665;0,2791132;0,1625764" o:connectangles="0,0,0,0,0,0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B6BEA17" w14:textId="4093BADC" w:rsidR="004F1750" w:rsidRPr="00CE4E35" w:rsidRDefault="00EB6882" w:rsidP="00CE4E35">
     <w:pPr>
       <w:pStyle w:val="Title"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F4CBC2" wp14:editId="4C16751D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450319</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1186815" cy="1203325"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2916,51 +3670,51 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="19DFA677" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:377.25pt;height:480.95pt;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="4791456,6108192" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaH2ZXwgUAAK8tAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/4HQxwGL9S47iFMEKTIM&#10;CNqgydD2IyNTsQBJ1EgmdvbrdyQl55wmEe0MRZfqi01J90LePXek5efo3bquyB0TsuTN3AsOfI+w&#10;JueLsrmZe39dnf0+9YhUtFnQijds7t0z6b07/vWXo1V7yEK+5NWCCQJGGnm4aufeUqn2cDKR+ZLV&#10;VB7wljXwsOCipgouxc1kIegKrNfVJPT9dLLiYtEKnjMp4e57+9A7NvaLguXqY1FIpkg192BuynwK&#10;83mtPyfHR/TwRtB2WebdNOges6hp2YDTjan3VFFyK8pvTNVlLrjkhTrIeT3hRVHmzKwBVhP4j1Zz&#10;uaQtM2uB4Mh2Eyb535nNP9xdCFIu5l4480hDa8jRJ4gabW4qRsKpDtCqlYcgd9leiO5KwlCvdl2I&#10;Wn/DOsjaBPV+E1S2ViSHm3E2C/ws8UgOz9LAn/ppoq1OHtTzW6n+YNyYonfnUtmsLGBkYrroJpbz&#10;ppGlYl8gk0VdQaJ+mxCfrIj2ESdpl83H4l+3xZdEzyKYhc+IfwmQ9c7ysA+s5JNBH+E+PrBSt4Zh&#10;TxHy5BArLO7sI97Nx7b4YKy207dTtpNZlpkQBXGQzpwSHmd+7DsE6tuEv+gD584ZVFjJbSk4fc5u&#10;sFIamGUMB207iYNZweLOPqBr7FLnWNwtXK+AVpAmSTKdDgcKAyUe0aULcThoGC4OxYjFvwe6nJM/&#10;Aqzbpt3qEXein7p9hdksC1KHvSvdrUVi8RHESTp8sPu/7MFhGiXTKBpe0Pfulc79GGPToedjcedy&#10;yXYrFyw+lsvbK5d4LJcXf7Vg/DuUJBYfy+XtlUsylstYLs+8RfmKf+faN2Avxgqfq5yP+ljpR/5F&#10;YQ9jP2C5OB+U8OnKofNj8bHzj53f9S0ifmU3TdM0yYa3GKwTTbOp0zteDNAd8excM/j44+ADi481&#10;M9bMPjUThHEU+g4bzVbRxJGfBdHwW9ixaIhzYeLjzxt6ze98ksGvbp1f+eB3Uc5QxkqRK5Qx/h16&#10;MxZ37v+vKBdnmL3qD4V4BpkxZe/+B3icZsnUYVfG+A/jNBl2gw/ze/0CcPifHaNyTyibUA2vBqNy&#10;TyiHcRalw54wNneHchDMHOL2Kig7wuxVUA6TbGb/fB2h/AL1BeN/LzrHTw7lJ2AGxKWbnppElz1b&#10;KV83HV0JRgToU5oIpdlLLZeaG4W5S0CE6i+Bm2S5UKClpQeUocli5WAnZei3WNnwn2Axbp4BSFg5&#10;2skz9EasHO+kDO0OK/fkMbdpQx/DyoYi1q/ZfndZE0B60yTBypAElUeAJCg8AiTBaz1byCNVOtn9&#10;kKwstU3XHllaZpvmlOnnNb9jV9xIqgdeXJAaMHVrf5CpGiwb2/3WTFtvo514L9R/t8Zwt2sa4R5I&#10;vUT/bSW7vc9IIvobhKCX67+tfFf2Rj6Kzcb04kygl0Oc4aSktxcHye1g9L7ziktm60GH25AEN3HX&#10;6UJEQcmrcnFWVpWOs+GLstNKkDsKSVTrwCSCVu2S2luR7/fz2ggb+1t2KlOEDdd27Tz0nYlmQFrO&#10;oxmp+4ppr1XziRVAnoTytonfWLY+aZ6zRtmpyCVdMHs7gak8PRdjUFsuwP/GdmdAU2IfltjbtrPs&#10;5LUqM6zXjbJtQs9MzCpvNIxn3qiNcl02XJhIPjJQwao6z1a+D5INjY7SNV/cA7VUcMu5lW1+Vgqp&#10;zqlUF1QAdxMgA8Rh9RE+iopDOUHVmBHUExf/PHVfywP3FZ56ZAWk3bkn/76lgnmk+rMBViywQGMw&#10;q8xFnGQhXAj85Bo/aW7rUw5ogaYKszNDLa+qflgIXn8GfvGJ9gqPaJODb2jeCjqDvThVcA2PgKGc&#10;s5MTMwZmL4D2vLlsc21cR7WFlV+tP1PREj0EhAI99gPvCb70sKe9AsgfZLVmw09uFS9KzYk1OLRx&#10;7S6AFQyjLdoxvjZSDzzr438BAAD//wMAUEsDBBQABgAIAAAAIQDI/OMY3gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3URstWk2pQha6EFoWpDeptlpEszOht1NG/+9q5d6&#10;GXi8x3vf5MvRdOJMzreWFaSTBARxZXXLtYL97u3hBYQPyBo7y6Tgmzwsi9ubHDNtL7ylcxlqEUvY&#10;Z6igCaHPpPRVQwb9xPbE0TtZZzBE6WqpHV5iuenkY5LMpMGW40KDPb02VH2Vg1FwGjg9vO/L7Xq1&#10;Cb3bfaw3NX0qdX83rhYgAo3hGoZf/IgORWQ62oG1F52C+Ej4u9F7nj5NQRwVzGfpHGSRy//0xQ8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmh9mV8IFAACvLQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyPzjGN4AAAAFAQAADwAAAAAAAAAAAAAA&#10;AAAcCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACcJAAAAAA==&#10;" o:allowincell="f" path="m,1625798l4467587,2465,4791456,,2635835,6108192,1243205,3424736,,2791190,,1625798xe" fillcolor="black [3213]" stroked="f" strokeweight="2pt">
               <v:fill opacity="2056f"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1625764;4467232,2465;4791075,0;2635625,6108065;1243106,3424665;0,2791132;0,1625764" o:connectangles="0,0,0,0,0,0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="003416AB">
       <w:t>GUIDE + TEMPLATE</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F30D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F368DA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4385,227 +5139,239 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1071587216">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1963422151">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1913192884">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1188443733">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1493595090">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="922451097">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1570379541">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1517572725">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1470247834">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1175195431">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="314381237">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1277711967">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="646663350">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B43DFB"/>
     <w:rsid w:val="00000E27"/>
     <w:rsid w:val="00012BDD"/>
     <w:rsid w:val="000340CB"/>
     <w:rsid w:val="00043D2A"/>
     <w:rsid w:val="000631A5"/>
     <w:rsid w:val="000A64B2"/>
     <w:rsid w:val="000E3FA4"/>
     <w:rsid w:val="0010554F"/>
     <w:rsid w:val="001A5B46"/>
     <w:rsid w:val="001E1B53"/>
     <w:rsid w:val="001E5C12"/>
     <w:rsid w:val="001F1805"/>
     <w:rsid w:val="0022488D"/>
     <w:rsid w:val="00260C45"/>
     <w:rsid w:val="00281D73"/>
     <w:rsid w:val="002933B7"/>
     <w:rsid w:val="002C5985"/>
     <w:rsid w:val="002E68CE"/>
     <w:rsid w:val="00320A16"/>
     <w:rsid w:val="003416AB"/>
     <w:rsid w:val="003735FD"/>
+    <w:rsid w:val="003D1931"/>
+    <w:rsid w:val="003E34AE"/>
+    <w:rsid w:val="003E56C1"/>
+    <w:rsid w:val="00430954"/>
     <w:rsid w:val="004625F8"/>
+    <w:rsid w:val="00474D83"/>
+    <w:rsid w:val="00487E76"/>
     <w:rsid w:val="004F1750"/>
     <w:rsid w:val="00514B49"/>
     <w:rsid w:val="005167DE"/>
     <w:rsid w:val="005403DE"/>
+    <w:rsid w:val="00591F82"/>
+    <w:rsid w:val="00595F05"/>
     <w:rsid w:val="005D170A"/>
     <w:rsid w:val="0061549F"/>
     <w:rsid w:val="00671267"/>
     <w:rsid w:val="00676381"/>
+    <w:rsid w:val="006C5825"/>
     <w:rsid w:val="00712D17"/>
     <w:rsid w:val="00750E19"/>
     <w:rsid w:val="00771401"/>
     <w:rsid w:val="007B3E1F"/>
     <w:rsid w:val="008577E3"/>
     <w:rsid w:val="00863DE0"/>
+    <w:rsid w:val="00875FA0"/>
     <w:rsid w:val="0089769A"/>
     <w:rsid w:val="008D1575"/>
     <w:rsid w:val="008D6310"/>
     <w:rsid w:val="009020F4"/>
     <w:rsid w:val="00917876"/>
     <w:rsid w:val="00920EF5"/>
     <w:rsid w:val="0094518C"/>
     <w:rsid w:val="00964BC0"/>
     <w:rsid w:val="00966EA6"/>
     <w:rsid w:val="009B0FE8"/>
     <w:rsid w:val="009B5A75"/>
     <w:rsid w:val="009B7114"/>
     <w:rsid w:val="00A0177B"/>
     <w:rsid w:val="00A32726"/>
     <w:rsid w:val="00A47901"/>
     <w:rsid w:val="00AC2B83"/>
     <w:rsid w:val="00AD3260"/>
     <w:rsid w:val="00B03791"/>
     <w:rsid w:val="00B3372D"/>
     <w:rsid w:val="00B43DFB"/>
     <w:rsid w:val="00B473AB"/>
     <w:rsid w:val="00BA139E"/>
     <w:rsid w:val="00BA3D2A"/>
     <w:rsid w:val="00BB61B3"/>
     <w:rsid w:val="00BD7A18"/>
     <w:rsid w:val="00BE5E04"/>
     <w:rsid w:val="00BF6E66"/>
     <w:rsid w:val="00C05B9E"/>
     <w:rsid w:val="00C1175A"/>
     <w:rsid w:val="00C22E37"/>
+    <w:rsid w:val="00C5779D"/>
     <w:rsid w:val="00C74E06"/>
+    <w:rsid w:val="00C94679"/>
     <w:rsid w:val="00CA6C1F"/>
     <w:rsid w:val="00CC0F58"/>
     <w:rsid w:val="00CE4E35"/>
     <w:rsid w:val="00D16283"/>
     <w:rsid w:val="00D35AFE"/>
     <w:rsid w:val="00E123F9"/>
     <w:rsid w:val="00E756F4"/>
     <w:rsid w:val="00EB6882"/>
     <w:rsid w:val="00F33A76"/>
     <w:rsid w:val="00F85846"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="063BD65C"/>
   <w15:docId w15:val="{026500BB-6B3B-43A5-BCE3-7B368CB310D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5481,51 +6247,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0022488D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008577E3"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tspforall.com.au/resources" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tspforall.com.au/download/11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
@@ -5797,68 +6563,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6380</Characters>
+  <Pages>4</Pages>
+  <Words>1140</Words>
+  <Characters>6501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7485</CharactersWithSpaces>
+  <CharactersWithSpaces>7626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Emily Heylen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>