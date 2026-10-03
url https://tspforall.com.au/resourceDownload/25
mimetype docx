--- v0 (2026-06-23)
+++ v1 (2026-10-03)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6AD2A86E" w14:textId="2E947CAC" w:rsidR="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="274"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="117F9DF1" w14:textId="640160F7" w:rsidR="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Bullets1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="274"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6095D7BA" w14:textId="45F212D1" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="00B046A0">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="right"/>
@@ -264,129 +264,163 @@
         </w:rPr>
         <w:t xml:space="preserve">Could you please complete part A of the attached </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Evidence of psychosocial disability</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> form and return it to me?</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The form steps you through the information that the NDIS needs from you in order to decide whether </w:t>
+        <w:t xml:space="preserve"> The form steps you through the information that the NDIS needs from you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decide whether </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>person’s name</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is eligible for an NDIS plan. </w:t>
+        <w:t xml:space="preserve"> is eligible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E574D8" w14:textId="77777777" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>I have completed part B of the form, which includes the Life Skills Profile (LSP) 16, a standardised assessment of a person’s functioning over the past 3 months</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. As a courtesy, I have enclosed a letter explaining how the mental health condition affects person’s name, which I will be submitting as part of his/her application. I have also included a fact sheet on the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> you would like further information.</w:t>
+        <w:t>. As a courtesy, I have enclosed a letter explaining how the mental health condition affects person’s name, which I will be submitting as part of his/her application. I have also included a fact sheet on the NDIS, in case you would like further information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C05BDC" w14:textId="77777777" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6091">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">In order to provide </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>person’s name</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with an NDIS plan, the NDIS will need to be satisfied that </w:t>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NDIS plan, the NDIS will need to be satisfied that </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>he/she</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F90D525" w14:textId="77777777" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -394,66 +428,92 @@
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>has a mental health condition (with or without a specific diagnosis)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="524DDE8E" w14:textId="77777777" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>experiences impairments that are likely to be permanent, which stem from the condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105FDFEE" w14:textId="77777777" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
+    <w:p w14:paraId="105FDFEE" w14:textId="449F85C8" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t>has a substantially reduced daily capacity (as a result of the condition) to communicate, interact with others, learn, move around, practice self-care, or undertake self-management.</w:t>
+        <w:t>has a substantially reduced daily capacity (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23E43">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impairments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6091">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>) to communicate, interact with others, learn, move around, practice self-care, or undertake self-management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491E67FB" w14:textId="79302304" w:rsidR="000F6091" w:rsidRPr="000F6091" w:rsidRDefault="000F6091" w:rsidP="000F6091">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Could you please also attach any existing reports or information which you believe may support </w:t>
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:rStyle w:val="SubtitleChar"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -594,177 +654,171 @@
       </w:r>
       <w:r w:rsidRPr="000F6091">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B5A75" w:rsidRPr="00B3372D" w:rsidSect="00CE4E35">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="2578" w:right="1138" w:bottom="1138" w:left="1138" w:header="1066" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48F7090D" w14:textId="77777777" w:rsidR="00FC04C1" w:rsidRDefault="00FC04C1" w:rsidP="000E3FA4">
+    <w:p w14:paraId="0DE146DB" w14:textId="77777777" w:rsidR="00311FA5" w:rsidRDefault="00311FA5" w:rsidP="000E3FA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0767F054" w14:textId="77777777" w:rsidR="00FC04C1" w:rsidRDefault="00FC04C1" w:rsidP="000E3FA4">
+    <w:p w14:paraId="2F9832C6" w14:textId="77777777" w:rsidR="00311FA5" w:rsidRDefault="00311FA5" w:rsidP="000E3FA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
-    <w:altName w:val="Cordia New"/>
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell Nova Bold">
     <w:altName w:val="Rockwell Nova"/>
-    <w:panose1 w:val="02060803020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="810002EF" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell Nova">
-    <w:panose1 w:val="02060503020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell Nova Light">
-    <w:panose1 w:val="02060303020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="377"/>
       <w:gridCol w:w="6046"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E5C12" w:rsidRPr="00CE4E35" w14:paraId="20E6B86D" w14:textId="77777777" w:rsidTr="00AB3287">
@@ -970,51 +1024,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="377"/>
       <w:gridCol w:w="6046"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CE4E35" w:rsidRPr="00CE4E35" w14:paraId="29EE9CAA" w14:textId="77777777" w:rsidTr="00CE4E35">
@@ -1229,70 +1283,70 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C8F9490" w14:textId="77777777" w:rsidR="00FC04C1" w:rsidRDefault="00FC04C1" w:rsidP="000E3FA4">
+    <w:p w14:paraId="2FCC9905" w14:textId="77777777" w:rsidR="00311FA5" w:rsidRDefault="00311FA5" w:rsidP="000E3FA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19D6EBA3" w14:textId="77777777" w:rsidR="00FC04C1" w:rsidRDefault="00FC04C1" w:rsidP="000E3FA4">
+    <w:p w14:paraId="2CD93210" w14:textId="77777777" w:rsidR="00311FA5" w:rsidRDefault="00311FA5" w:rsidP="000E3FA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31A7023F" w14:textId="77777777" w:rsidR="004F1750" w:rsidRDefault="00CA6C1F">
     <w:r w:rsidRPr="00CA6C1F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP" w:bidi="th-TH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="1503D0FC" wp14:editId="4E750380">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5766435</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>368300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1097280" cy="850265"/>
           <wp:effectExtent l="0" t="0" r="7620" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="31" name="Picture 31" descr="C:\Users\Bernard Lustado\Documents\Upwork 2020\Emma Crowe\logo2.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1648,51 +1702,51 @@
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="0A88F992" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:377.25pt;height:480.95pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="4791456,6108192" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDs4FycwgUAAK8tAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/4HQxwGL9S47iFMEKTIM&#10;CNqgydD2IyNTsQBJ1EgmdvbrdyQl55wmEe0MRZfqi01J90LePXek5efo3bquyB0TsuTN3AsOfI+w&#10;JueLsrmZe39dnf0+9YhUtFnQijds7t0z6b07/vWXo1V7yEK+5NWCCQJGGnm4aufeUqn2cDKR+ZLV&#10;VB7wljXwsOCipgouxc1kIegKrNfVJPT9dLLiYtEKnjMp4e57+9A7NvaLguXqY1FIpkg192BuynwK&#10;83mtPyfHR/TwRtB2WebdNOges6hp2YDTjan3VFFyK8pvTNVlLrjkhTrIeT3hRVHmzKwBVhP4j1Zz&#10;uaQtM2uB4Mh2Eyb535nNP9xdCFIu5l4E4WloDTn6BFGjzU3FSDjVAVq18hDkLtsL0V1JGOrVrgtR&#10;629YB1mboN5vgsrWiuRwM85mgZ8lHsnhWRr4Uz9NtNXJg3p+K9UfjBtT9O5cKpuVBYxMTBfdxHLe&#10;NLJU7AtMtagrSNRvE+KTFdE+4iTtsvlY/Ou2+JLoWQSz8BnxLwGy3lke9oGVfDLoI9zHB1bq1jDs&#10;KUKeHGKFxZ19xLv52BYfjNV2+nbKdjLLMhOiIA7SmVPC48yPfYdAfZvwF33g3DmDCiu5LQWnz9kN&#10;VkoDs4zhoG0ncTArWNzZB3SNXeoci7uF6xXQCtIkSabT4UBhoMQjunQhDgcNw8WhGLH490CXc/JH&#10;gHXbtFs94k70U7evMJtlQeqwd6W7tUgsPoI4SYcPdv+XPThMo2QaRcML+t690rkfY2w69Hws7lwu&#10;2W7lgsXHcnl75RKP5fLirxaMf4eSxOJjuby9cknGchnL5Zm3KF/x71z7BuzFWOFzlfNRHyv9yL8o&#10;7GHsBywX54MSPl05dH4sPnb+sfO7vkXEr+ymaZom2fAWg3WiaTZ1eseLAbojnp1rBh9/HHxg8bFm&#10;xprZp2aCMI5C32Gj2SqaOPKzIBp+CzsWDXEuTHz8eUOv+Z1PMvjVrfMrH/wuyhnKWClyhTLGv0Nv&#10;xuLO/f8V5eIMs1f9oRDPIDOm7N3/AI/TLJk67MoY/2GcJsNu8GF+r18ADv+zY1TuCWUTquHVYFTu&#10;CeUwzqJ02BPG5u5QDoKZQ9xeBWVHmL0KymGSzeyfryOUX6C+YPzvRef4yaH8BMyAuHTTU5Posmcr&#10;5eumoyvBiAB9ShOhNHup5VJzozB3CYhQ/SVwkywXCrS09IAyNFmsHOykDP0WKxv+EyzGzTMACStH&#10;O3mG3oiV452Uod1h5Z485jZt6GNY2VDE+jXb7y5rAkhvmiRYGZKg8giQBIVHgCR4rWcLeaRKJ7sf&#10;kpWltunaI0vLbNOcMv285nfsihtJ9cCLC1IDpm7tDzJVg2Vju9+aaetttBPvhfrv1hjudk0j3AOp&#10;l+i/rWS39xlJRH+DEPRy/beV78reyEex2ZhenAn0cogznJT09uIguR2M3ndecclsPehwG5LgJu46&#10;XYgoKHlVLs7KqtJxNnxRdloJckchiWodmETQql1Seyvy/X5eG2Fjf8tOZYqw4dqunYe+M9EMSMt5&#10;NCN1XzHttWo+sQLIk1DeNvEby9YnzXPWKDsVuaQLZm8nMJWn52IMassF+N/Y7gxoSuzDEnvbdpad&#10;vFZlhvW6UbZN6JmJWeWNhvHMG7VRrsuGCxPJRwYqWFXn2cr3QbKh0VG65ot7oJYKbjm3ss3PSiHV&#10;OZXqggrgbgJkgDisPsJHUXEoJ6gaM4J64uKfp+5reeC+wlOPrIC0O/fk37dUMI9UfzbAigUWaAxm&#10;lbmIkyyEC4GfXOMnzW19ygEt0FRhdmao5VXVDwvB68/ALz7RXuERbXLwDc1bQWewF6cKruERMJRz&#10;dnJixsDsBdCeN5dtro3rqLaw8qv1ZypaooeAUKDHfuA9wZce9rRXAPmDrNZs+Mmt4kWpObEGhzau&#10;3QWwgmG0RTvG10bqgWd9/C8AAAD//wMAUEsDBBQABgAIAAAAIQDI/OMY3gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3URstWk2pQha6EFoWpDeptlpEszOht1NG/+9q5d6&#10;GXi8x3vf5MvRdOJMzreWFaSTBARxZXXLtYL97u3hBYQPyBo7y6Tgmzwsi9ubHDNtL7ylcxlqEUvY&#10;Z6igCaHPpPRVQwb9xPbE0TtZZzBE6WqpHV5iuenkY5LMpMGW40KDPb02VH2Vg1FwGjg9vO/L7Xq1&#10;Cb3bfaw3NX0qdX83rhYgAo3hGoZf/IgORWQ62oG1F52C+Ej4u9F7nj5NQRwVzGfpHGSRy//0xQ8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7OBcnMIFAACvLQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyPzjGN4AAAAFAQAADwAAAAAAAAAAAAAA&#10;AAAcCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACcJAAAAAA==&#10;" o:allowincell="f" path="m,1625798l4467587,2465,4791456,,2635835,6108192,1243205,3424736,,2791190,,1625798xe" fillcolor="black [3213]" stroked="f" strokeweight="2pt">
               <v:fill opacity="2056f"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1625764;4467232,2465;4791075,0;2635625,6108065;1243106,3424665;0,2791132;0,1625764" o:connectangles="0,0,0,0,0,0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11F2DF82" w14:textId="5272F456" w:rsidR="004F1750" w:rsidRPr="00CE4E35" w:rsidRDefault="00B046A0" w:rsidP="00CE4E35">
     <w:pPr>
       <w:pStyle w:val="Title"/>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25DA38BD" wp14:editId="23D91ECE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-447675</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1186815" cy="1203325"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2039,51 +2093,51 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="4D62D223" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:377.25pt;height:480.95pt;z-index:-251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="4791456,6108192" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaH2ZXwgUAAK8tAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/4HQxwGL9S47iFMEKTIM&#10;CNqgydD2IyNTsQBJ1EgmdvbrdyQl55wmEe0MRZfqi01J90LePXek5efo3bquyB0TsuTN3AsOfI+w&#10;JueLsrmZe39dnf0+9YhUtFnQijds7t0z6b07/vWXo1V7yEK+5NWCCQJGGnm4aufeUqn2cDKR+ZLV&#10;VB7wljXwsOCipgouxc1kIegKrNfVJPT9dLLiYtEKnjMp4e57+9A7NvaLguXqY1FIpkg192BuynwK&#10;83mtPyfHR/TwRtB2WebdNOges6hp2YDTjan3VFFyK8pvTNVlLrjkhTrIeT3hRVHmzKwBVhP4j1Zz&#10;uaQtM2uB4Mh2Eyb535nNP9xdCFIu5l4480hDa8jRJ4gabW4qRsKpDtCqlYcgd9leiO5KwlCvdl2I&#10;Wn/DOsjaBPV+E1S2ViSHm3E2C/ws8UgOz9LAn/ppoq1OHtTzW6n+YNyYonfnUtmsLGBkYrroJpbz&#10;ppGlYl8gk0VdQaJ+mxCfrIj2ESdpl83H4l+3xZdEzyKYhc+IfwmQ9c7ysA+s5JNBH+E+PrBSt4Zh&#10;TxHy5BArLO7sI97Nx7b4YKy207dTtpNZlpkQBXGQzpwSHmd+7DsE6tuEv+gD584ZVFjJbSk4fc5u&#10;sFIamGUMB207iYNZweLOPqBr7FLnWNwtXK+AVpAmSTKdDgcKAyUe0aULcThoGC4OxYjFvwe6nJM/&#10;Aqzbpt3qEXein7p9hdksC1KHvSvdrUVi8RHESTp8sPu/7MFhGiXTKBpe0Pfulc79GGPToedjcedy&#10;yXYrFyw+lsvbK5d4LJcXf7Vg/DuUJBYfy+XtlUsylstYLs+8RfmKf+faN2Avxgqfq5yP+ljpR/5F&#10;YQ9jP2C5OB+U8OnKofNj8bHzj53f9S0ifmU3TdM0yYa3GKwTTbOp0zteDNAd8excM/j44+ADi481&#10;M9bMPjUThHEU+g4bzVbRxJGfBdHwW9ixaIhzYeLjzxt6ze98ksGvbp1f+eB3Uc5QxkqRK5Qx/h16&#10;MxZ37v+vKBdnmL3qD4V4BpkxZe/+B3icZsnUYVfG+A/jNBl2gw/ze/0CcPifHaNyTyibUA2vBqNy&#10;TyiHcRalw54wNneHchDMHOL2Kig7wuxVUA6TbGb/fB2h/AL1BeN/LzrHTw7lJ2AGxKWbnppElz1b&#10;KV83HV0JRgToU5oIpdlLLZeaG4W5S0CE6i+Bm2S5UKClpQeUocli5WAnZei3WNnwn2Axbp4BSFg5&#10;2skz9EasHO+kDO0OK/fkMbdpQx/DyoYi1q/ZfndZE0B60yTBypAElUeAJCg8AiTBaz1byCNVOtn9&#10;kKwstU3XHllaZpvmlOnnNb9jV9xIqgdeXJAaMHVrf5CpGiwb2/3WTFtvo514L9R/t8Zwt2sa4R5I&#10;vUT/bSW7vc9IIvobhKCX67+tfFf2Rj6Kzcb04kygl0Oc4aSktxcHye1g9L7ziktm60GH25AEN3HX&#10;6UJEQcmrcnFWVpWOs+GLstNKkDsKSVTrwCSCVu2S2luR7/fz2ggb+1t2KlOEDdd27Tz0nYlmQFrO&#10;oxmp+4ppr1XziRVAnoTytonfWLY+aZ6zRtmpyCVdMHs7gak8PRdjUFsuwP/GdmdAU2IfltjbtrPs&#10;5LUqM6zXjbJtQs9MzCpvNIxn3qiNcl02XJhIPjJQwao6z1a+D5INjY7SNV/cA7VUcMu5lW1+Vgqp&#10;zqlUF1QAdxMgA8Rh9RE+iopDOUHVmBHUExf/PHVfywP3FZ56ZAWk3bkn/76lgnmk+rMBViywQGMw&#10;q8xFnGQhXAj85Bo/aW7rUw5ogaYKszNDLa+qflgIXn8GfvGJ9gqPaJODb2jeCjqDvThVcA2PgKGc&#10;s5MTMwZmL4D2vLlsc21cR7WFlV+tP1PREj0EhAI99gPvCb70sKe9AsgfZLVmw09uFS9KzYk1OLRx&#10;7S6AFQyjLdoxvjZSDzzr438BAAD//wMAUEsDBBQABgAIAAAAIQDI/OMY3gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3URstWk2pQha6EFoWpDeptlpEszOht1NG/+9q5d6&#10;GXi8x3vf5MvRdOJMzreWFaSTBARxZXXLtYL97u3hBYQPyBo7y6Tgmzwsi9ubHDNtL7ylcxlqEUvY&#10;Z6igCaHPpPRVQwb9xPbE0TtZZzBE6WqpHV5iuenkY5LMpMGW40KDPb02VH2Vg1FwGjg9vO/L7Xq1&#10;Cb3bfaw3NX0qdX83rhYgAo3hGoZf/IgORWQ62oG1F52C+Ej4u9F7nj5NQRwVzGfpHGSRy//0xQ8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmh9mV8IFAACvLQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyPzjGN4AAAAFAQAADwAAAAAAAAAAAAAA&#10;AAAcCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACcJAAAAAA==&#10;" o:allowincell="f" path="m,1625798l4467587,2465,4791456,,2635835,6108192,1243205,3424736,,2791190,,1625798xe" fillcolor="black [3213]" stroked="f" strokeweight="2pt">
               <v:fill opacity="2056f"/>
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1625764;4467232,2465;4791075,0;2635625,6108065;1243106,3424665;0,2791132;0,1625764" o:connectangles="0,0,0,0,0,0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000F6091">
       <w:t>TEMPLATE</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F30D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F368DA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2379,182 +2433,189 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1389376130">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="735784574">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1585603555">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC04C1"/>
     <w:rsid w:val="00000E27"/>
     <w:rsid w:val="00012BDD"/>
     <w:rsid w:val="000340CB"/>
     <w:rsid w:val="000631A5"/>
     <w:rsid w:val="000A64B2"/>
     <w:rsid w:val="000E3FA4"/>
     <w:rsid w:val="000F6091"/>
     <w:rsid w:val="0010554F"/>
     <w:rsid w:val="001E1B53"/>
     <w:rsid w:val="001E5C12"/>
     <w:rsid w:val="001F1805"/>
     <w:rsid w:val="00260C45"/>
     <w:rsid w:val="00281D73"/>
     <w:rsid w:val="002933B7"/>
+    <w:rsid w:val="002D1636"/>
+    <w:rsid w:val="002E3D6C"/>
     <w:rsid w:val="002E68CE"/>
+    <w:rsid w:val="00311FA5"/>
     <w:rsid w:val="00320A16"/>
     <w:rsid w:val="003735FD"/>
+    <w:rsid w:val="00447F5E"/>
     <w:rsid w:val="004625F8"/>
     <w:rsid w:val="004F1750"/>
     <w:rsid w:val="00514B49"/>
     <w:rsid w:val="005D170A"/>
     <w:rsid w:val="00671267"/>
     <w:rsid w:val="00676381"/>
     <w:rsid w:val="00712D17"/>
     <w:rsid w:val="00750E19"/>
     <w:rsid w:val="00771401"/>
     <w:rsid w:val="0089769A"/>
     <w:rsid w:val="008D1575"/>
     <w:rsid w:val="009020F4"/>
     <w:rsid w:val="00920EF5"/>
     <w:rsid w:val="00964BC0"/>
     <w:rsid w:val="00966EA6"/>
     <w:rsid w:val="009B0FE8"/>
     <w:rsid w:val="009B5A75"/>
     <w:rsid w:val="009B7114"/>
     <w:rsid w:val="00A0177B"/>
     <w:rsid w:val="00A32726"/>
     <w:rsid w:val="00A47901"/>
     <w:rsid w:val="00AC2B83"/>
     <w:rsid w:val="00AD3260"/>
     <w:rsid w:val="00B03791"/>
     <w:rsid w:val="00B046A0"/>
+    <w:rsid w:val="00B11865"/>
     <w:rsid w:val="00B3372D"/>
     <w:rsid w:val="00B473AB"/>
     <w:rsid w:val="00BA3D2A"/>
     <w:rsid w:val="00BB61B3"/>
     <w:rsid w:val="00BD7A18"/>
     <w:rsid w:val="00BE5E04"/>
     <w:rsid w:val="00BF6E66"/>
     <w:rsid w:val="00C22E37"/>
     <w:rsid w:val="00C74E06"/>
     <w:rsid w:val="00CA6C1F"/>
     <w:rsid w:val="00CC0F58"/>
     <w:rsid w:val="00CE4E35"/>
     <w:rsid w:val="00D16283"/>
+    <w:rsid w:val="00D23E43"/>
     <w:rsid w:val="00D35AFE"/>
     <w:rsid w:val="00E123F9"/>
     <w:rsid w:val="00E756F4"/>
     <w:rsid w:val="00F33A76"/>
     <w:rsid w:val="00F85846"/>
     <w:rsid w:val="00FC04C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A460799"/>
   <w15:docId w15:val="{89DF5DD3-2206-422B-8F94-FF74796A3B3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3282,55 +3343,71 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F6091"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000F6091"/>
     <w:rPr>
       <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
       <w:color w:val="003A70"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D23E43"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+      <w:color w:val="003A70"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
@@ -3604,65 +3681,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>318</Words>
-  <Characters>1817</Characters>
+  <Characters>1819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2131</CharactersWithSpaces>
+  <CharactersWithSpaces>2133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Emily Heylen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>